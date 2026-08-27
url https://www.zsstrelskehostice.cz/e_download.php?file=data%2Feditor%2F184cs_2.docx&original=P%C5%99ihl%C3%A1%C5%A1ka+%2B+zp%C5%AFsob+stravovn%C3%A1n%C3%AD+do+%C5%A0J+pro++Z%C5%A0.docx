--- v0 (2026-06-13)
+++ v1 (2026-08-27)
@@ -1,770 +1,1299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00273446" w:rsidRPr="00317E86" w:rsidRDefault="00273446" w:rsidP="00273446">
+    <w:p w:rsidR="00BD4311" w:rsidRPr="00317E86" w:rsidRDefault="00BD4311" w:rsidP="00BD4311">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BD4311">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00317E86">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Přihláška ke stravování do školní jídelny</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00273446" w:rsidRDefault="00273446" w:rsidP="00273446">
+      <w:r w:rsidR="00547D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro ZŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="00BD4311">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317E86">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola a Mateřská škola </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00317E86">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Střelské</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00317E86">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="4D4D4D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoštice, okres Strakonice</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273446" w:rsidRPr="00BD4311" w:rsidRDefault="00273446" w:rsidP="00273446">
-      <w:pPr>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="00BD4311">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005170A8" w:rsidRPr="005170A8" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="005170A8" w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">méno </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86727">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>žáka…</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4929">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="005170A8" w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005170A8" w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005170A8" w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……..Datum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005170A8" w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……..……………….………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="005170A8" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bydliště……………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00270E1A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Třída</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00270E1A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4311">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00270E1A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jméno matky……………………………………………..Telefon………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00781B50">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jméno otce………………………………..………………Telefon………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F6ADD" w:rsidRPr="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Školní rok………</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00317E86">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Způsob úhrady bankovním převodem na účet školy – č. ú.181054592/0300</w:t>
+      </w:r>
+      <w:r w:rsidR="00781B50">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005170A8" w:rsidRPr="005170A8" w:rsidRDefault="005170A8" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Datum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005170A8" w:rsidRDefault="005170A8" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Podpis zákonných zástupců:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD4311" w:rsidRDefault="00BD4311" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRPr="00317E86" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00273446" w:rsidRPr="005170A8" w:rsidRDefault="00273446" w:rsidP="00273446">
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Přihláška ke stravování do školní jídelny</w:t>
+      </w:r>
+      <w:r w:rsidR="00547D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro ZŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Základní škola a Mateřská škola </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00317E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Střelské</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00317E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoštice, okres Strakonice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="4D4D4D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRPr="005170A8" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="005170A8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>méno žáka……………………</w:t>
-[...6 lines deleted...]
-        <w:t>…………</w:t>
+        <w:t xml:space="preserve">méno </w:t>
+      </w:r>
+      <w:r w:rsidR="00C86727">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>žáka...</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4929">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="005170A8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>………</w:t>
+        <w:t>……………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005170A8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005170A8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">……..Datum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>nar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005170A8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……..……………….………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273446" w:rsidRDefault="00273446" w:rsidP="00273446">
+    <w:p w:rsidR="00270E1A" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005170A8">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Bydliště……………………………………………………………………………………</w:t>
-[...21 lines deleted...]
-        <w:t>Jméno matky………………………………………</w:t>
+        <w:t>Bydliště……………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Třída</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jméno matky……………………………………………..Telefon………………………………………….    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jméno otce………………………………..………………Telefon………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRPr="00BD4311" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00317E86">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Způsob úhrady bankovním převodem na účet školy – č. ú.181054592/0300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00270E1A" w:rsidRPr="005170A8" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Datum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00270E1A" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005170A8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Podpis zákonných zástupců:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="002B639B" w:rsidRDefault="002B639B" w:rsidP="00270E1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Způsob stravování v ZŠ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Střelské</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoštice:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jméno žáka………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">.Telefon…………………………………………..       </w:t>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="005170A8">
+        <w:t>………..……………….………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Způsob stravování</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   1.  všechny stravovací dny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     2. různé (vypište Vaše požadavky)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273446" w:rsidRDefault="00273446" w:rsidP="00273446">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005170A8">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Podpis zákonných zástupců:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005170A8" w:rsidRDefault="005170A8">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273446" w:rsidRDefault="00273446">
+    <w:p w:rsidR="005170A8" w:rsidRDefault="005170A8" w:rsidP="005170A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRDefault="00D060F0">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="005170A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRPr="005170A8" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005170A8">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Způsob stravování v ZŠ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Střelské</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoštice:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Jméno žáka………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………..……………….………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Způsob stravování</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...132 lines deleted...]
-        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                   1.  všechny stravovací dny</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
-[...30 lines deleted...]
-    <w:p w:rsidR="00D060F0" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     2. různé (vypište Vaše požadavky)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00547D73" w:rsidRDefault="00547D73" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRPr="005170A8" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005170A8">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRPr="005170A8" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005170A8">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Podpis zákonných zástupců:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D060F0" w:rsidRDefault="00D060F0" w:rsidP="00D060F0">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="00C86727">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273446" w:rsidRDefault="00273446">
+    <w:p w:rsidR="00C86727" w:rsidRDefault="00C86727" w:rsidP="005170A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273446" w:rsidRPr="00E94168" w:rsidRDefault="00273446">
+    <w:p w:rsidR="00F52E54" w:rsidRDefault="00F52E54" w:rsidP="005170A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00273446" w:rsidRPr="00E94168">
+    <w:p w:rsidR="00F52E54" w:rsidRDefault="00F52E54" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F52E54" w:rsidRDefault="00F52E54" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005170A8" w:rsidRPr="00E94168" w:rsidRDefault="005170A8" w:rsidP="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005170A8" w:rsidRPr="00E94168" w:rsidRDefault="005170A8">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005170A8" w:rsidRPr="00E94168">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E94168"/>
-    <w:rsid w:val="00273446"/>
+    <w:rsid w:val="001D4929"/>
+    <w:rsid w:val="00270E1A"/>
+    <w:rsid w:val="002B639B"/>
+    <w:rsid w:val="00320842"/>
     <w:rsid w:val="00445941"/>
     <w:rsid w:val="004F6ADD"/>
     <w:rsid w:val="005170A8"/>
+    <w:rsid w:val="00547D73"/>
     <w:rsid w:val="00781B50"/>
-    <w:rsid w:val="007B230B"/>
+    <w:rsid w:val="00961946"/>
+    <w:rsid w:val="00A00AA5"/>
     <w:rsid w:val="00A75BF4"/>
     <w:rsid w:val="00AB38C4"/>
-    <w:rsid w:val="00D060F0"/>
-    <w:rsid w:val="00DD775A"/>
+    <w:rsid w:val="00BD4311"/>
+    <w:rsid w:val="00C86727"/>
     <w:rsid w:val="00DE583F"/>
     <w:rsid w:val="00E94168"/>
     <w:rsid w:val="00ED278E"/>
     <w:rsid w:val="00F52E54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DA4475B"/>
+  <w14:docId w14:val="0935500C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E832D52E-49ED-4A20-B6B1-38104191E593}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1186,50 +1715,91 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00445941"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="60032811">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="917447290">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="998843328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1462,70 +2032,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>138</Words>
-  <Characters>821</Characters>
+  <Words>249</Words>
+  <Characters>1472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>958</CharactersWithSpaces>
+  <CharactersWithSpaces>1718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>